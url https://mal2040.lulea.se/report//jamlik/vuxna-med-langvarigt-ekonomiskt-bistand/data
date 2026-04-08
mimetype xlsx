--- v1 (2026-01-02)
+++ v2 (2026-04-08)
@@ -895,80 +895,80 @@
       </c>
       <c r="B24" t="s">
         <v>7</v>
       </c>
       <c r="C24" t="s">
         <v>10</v>
       </c>
       <c r="D24" s="2">
         <v>42004</v>
       </c>
       <c r="E24" s="3">
         <v>2014</v>
       </c>
       <c r="F24">
         <v>0.958993</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>6</v>
       </c>
       <c r="B25" t="s">
         <v>7</v>
       </c>
       <c r="C25" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D25" s="2">
         <v>42369</v>
       </c>
       <c r="E25" s="3">
         <v>2015</v>
       </c>
       <c r="F25">
-        <v>1.314577</v>
+        <v>0.89126</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>6</v>
       </c>
       <c r="B26" t="s">
         <v>7</v>
       </c>
       <c r="C26" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D26" s="2">
         <v>42369</v>
       </c>
       <c r="E26" s="3">
         <v>2015</v>
       </c>
       <c r="F26">
-        <v>0.89126</v>
+        <v>1.314577</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>6</v>
       </c>
       <c r="B27" t="s">
         <v>7</v>
       </c>
       <c r="C27" t="s">
         <v>11</v>
       </c>
       <c r="D27" s="2">
         <v>42735</v>
       </c>
       <c r="E27" s="3">
         <v>2016</v>
       </c>
       <c r="F27">
         <v>1.271464</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>6</v>
@@ -1135,80 +1135,80 @@
       </c>
       <c r="B36" t="s">
         <v>7</v>
       </c>
       <c r="C36" t="s">
         <v>10</v>
       </c>
       <c r="D36" s="2">
         <v>44196</v>
       </c>
       <c r="E36" s="3">
         <v>2020</v>
       </c>
       <c r="F36">
         <v>0.938842</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>6</v>
       </c>
       <c r="B37" t="s">
         <v>7</v>
       </c>
       <c r="C37" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D37" s="2">
         <v>44561</v>
       </c>
       <c r="E37" s="3">
         <v>2021</v>
       </c>
       <c r="F37">
-        <v>1.263653</v>
+        <v>0.93077</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>6</v>
       </c>
       <c r="B38" t="s">
         <v>7</v>
       </c>
       <c r="C38" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D38" s="2">
         <v>44561</v>
       </c>
       <c r="E38" s="3">
         <v>2021</v>
       </c>
       <c r="F38">
-        <v>0.93077</v>
+        <v>1.263653</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>6</v>
       </c>
       <c r="B39" t="s">
         <v>7</v>
       </c>
       <c r="C39" t="s">
         <v>11</v>
       </c>
       <c r="D39" s="2">
         <v>44926</v>
       </c>
       <c r="E39" s="3">
         <v>2022</v>
       </c>
       <c r="F39">
         <v>1.109193</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>6</v>