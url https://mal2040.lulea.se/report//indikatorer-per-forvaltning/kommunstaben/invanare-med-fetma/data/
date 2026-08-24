--- v0 (2026-05-25)
+++ v1 (2026-08-24)
@@ -835,111 +835,111 @@
       </c>
       <c r="B21" t="s">
         <v>7</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21" s="2">
         <v>42735</v>
       </c>
       <c r="E21" s="3">
         <v>2016</v>
       </c>
       <c r="F21">
         <v>14</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>6</v>
       </c>
       <c r="B22" t="s">
         <v>7</v>
       </c>
       <c r="C22" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D22" s="2">
         <v>43465</v>
       </c>
       <c r="E22" s="3">
         <v>2018</v>
       </c>
       <c r="F22">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>6</v>
       </c>
       <c r="B23" t="s">
         <v>7</v>
       </c>
       <c r="C23" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D23" s="2">
         <v>43465</v>
       </c>
       <c r="E23" s="3">
         <v>2018</v>
       </c>
       <c r="F23">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>6</v>
       </c>
       <c r="B24" t="s">
         <v>7</v>
       </c>
       <c r="C24" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D24" s="2">
         <v>44196</v>
       </c>
       <c r="E24" s="3">
         <v>2020</v>
       </c>
       <c r="F24">
         <v>16</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>6</v>
       </c>
       <c r="B25" t="s">
         <v>7</v>
       </c>
       <c r="C25" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D25" s="2">
         <v>44196</v>
       </c>
       <c r="E25" s="3">
         <v>2020</v>
       </c>
       <c r="F25">
         <v>16</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>6</v>
       </c>
       <c r="B26" t="s">
         <v>7</v>
       </c>
       <c r="C26" t="s">
         <v>10</v>
       </c>
       <c r="D26" s="2">
         <v>44561</v>
       </c>
       <c r="E26" s="3">
@@ -955,80 +955,80 @@
       </c>
       <c r="B27" t="s">
         <v>7</v>
       </c>
       <c r="C27" t="s">
         <v>11</v>
       </c>
       <c r="D27" s="2">
         <v>44561</v>
       </c>
       <c r="E27" s="3">
         <v>2021</v>
       </c>
       <c r="F27">
         <v>16</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>6</v>
       </c>
       <c r="B28" t="s">
         <v>7</v>
       </c>
       <c r="C28" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D28" s="2">
         <v>44926</v>
       </c>
       <c r="E28" s="3">
         <v>2022</v>
       </c>
       <c r="F28">
-        <v>16.9</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>6</v>
       </c>
       <c r="B29" t="s">
         <v>7</v>
       </c>
       <c r="C29" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D29" s="2">
         <v>44926</v>
       </c>
       <c r="E29" s="3">
         <v>2022</v>
       </c>
       <c r="F29">
-        <v>16.2</v>
+        <v>16.9</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>6</v>
       </c>
       <c r="B30" t="s">
         <v>7</v>
       </c>
       <c r="C30" t="s">
         <v>10</v>
       </c>
       <c r="D30" s="2">
         <v>45657</v>
       </c>
       <c r="E30" s="3">
         <v>2024</v>
       </c>
       <c r="F30">
         <v>17.5</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.69999999999999996" right="0.69999999999999996" top="0.75" bottom="0.75" header="0.29999999999999999" footer="0.29999999999999999"/>
   <pageSetup orientation="portrait" scale="100" paperSize="9" fitToWidth="0" fitToHeight="0" horizontalDpi="0" verticalDpi="0" copies="1"/>