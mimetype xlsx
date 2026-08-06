--- v0 (2026-05-06)
+++ v1 (2026-08-06)
@@ -735,120 +735,120 @@
       </c>
       <c r="B16" t="s">
         <v>7</v>
       </c>
       <c r="C16" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="2">
         <v>42004</v>
       </c>
       <c r="E16" s="3">
         <v>2014</v>
       </c>
       <c r="F16">
         <v>19.8</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>6</v>
       </c>
       <c r="B17" t="s">
         <v>7</v>
       </c>
       <c r="C17" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D17" s="2">
         <v>42735</v>
       </c>
       <c r="E17" s="3">
         <v>2016</v>
       </c>
       <c r="F17">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>6</v>
       </c>
       <c r="B18" t="s">
         <v>7</v>
       </c>
       <c r="C18" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D18" s="2">
         <v>42735</v>
       </c>
       <c r="E18" s="3">
         <v>2016</v>
       </c>
       <c r="F18">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>6</v>
       </c>
       <c r="B19" t="s">
         <v>7</v>
       </c>
       <c r="C19" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D19" s="2">
         <v>43465</v>
       </c>
       <c r="E19" s="3">
         <v>2018</v>
       </c>
       <c r="F19">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>6</v>
       </c>
       <c r="B20" t="s">
         <v>7</v>
       </c>
       <c r="C20" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D20" s="2">
         <v>43465</v>
       </c>
       <c r="E20" s="3">
         <v>2018</v>
       </c>
       <c r="F20">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>6</v>
       </c>
       <c r="B21" t="s">
         <v>7</v>
       </c>
       <c r="C21" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="2">
         <v>44196</v>
       </c>
       <c r="E21" s="3">
         <v>2020</v>
       </c>
       <c r="F21">
         <v>23</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>6</v>
@@ -895,80 +895,80 @@
       </c>
       <c r="B24" t="s">
         <v>7</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24" s="2">
         <v>44561</v>
       </c>
       <c r="E24" s="3">
         <v>2021</v>
       </c>
       <c r="F24">
         <v>28</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>6</v>
       </c>
       <c r="B25" t="s">
         <v>7</v>
       </c>
       <c r="C25" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D25" s="2">
         <v>44926</v>
       </c>
       <c r="E25" s="3">
         <v>2022</v>
       </c>
       <c r="F25">
-        <v>28.2</v>
+        <v>21.4</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>6</v>
       </c>
       <c r="B26" t="s">
         <v>7</v>
       </c>
       <c r="C26" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D26" s="2">
         <v>44926</v>
       </c>
       <c r="E26" s="3">
         <v>2022</v>
       </c>
       <c r="F26">
-        <v>21.4</v>
+        <v>28.2</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>6</v>
       </c>
       <c r="B27" t="s">
         <v>7</v>
       </c>
       <c r="C27" t="s">
         <v>10</v>
       </c>
       <c r="D27" s="2">
         <v>45657</v>
       </c>
       <c r="E27" s="3">
         <v>2024</v>
       </c>
       <c r="F27">
         <v>21.9</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.69999999999999996" right="0.69999999999999996" top="0.75" bottom="0.75" header="0.29999999999999999" footer="0.29999999999999999"/>
   <pageSetup orientation="portrait" scale="100" paperSize="9" fitToWidth="0" fitToHeight="0" horizontalDpi="0" verticalDpi="0" copies="1"/>