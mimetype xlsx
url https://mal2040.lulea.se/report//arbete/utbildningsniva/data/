--- v1 (2026-08-03)
+++ v2 (2026-09-18)
@@ -1035,80 +1035,80 @@
       </c>
       <c r="B31" t="s">
         <v>7</v>
       </c>
       <c r="C31" t="s">
         <v>11</v>
       </c>
       <c r="D31" s="2">
         <v>42735</v>
       </c>
       <c r="E31" s="3">
         <v>2016</v>
       </c>
       <c r="F31">
         <v>42.044528</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>6</v>
       </c>
       <c r="B32" t="s">
         <v>7</v>
       </c>
       <c r="C32" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D32" s="2">
         <v>43100</v>
       </c>
       <c r="E32" s="3">
         <v>2017</v>
       </c>
       <c r="F32">
-        <v>42.522348</v>
+        <v>46.923389</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>6</v>
       </c>
       <c r="B33" t="s">
         <v>7</v>
       </c>
       <c r="C33" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D33" s="2">
         <v>43100</v>
       </c>
       <c r="E33" s="3">
         <v>2017</v>
       </c>
       <c r="F33">
-        <v>46.923389</v>
+        <v>42.522348</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>6</v>
       </c>
       <c r="B34" t="s">
         <v>7</v>
       </c>
       <c r="C34" t="s">
         <v>11</v>
       </c>
       <c r="D34" s="2">
         <v>43465</v>
       </c>
       <c r="E34" s="3">
         <v>2018</v>
       </c>
       <c r="F34">
         <v>43.196587</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>6</v>
@@ -1155,80 +1155,80 @@
       </c>
       <c r="B37" t="s">
         <v>7</v>
       </c>
       <c r="C37" t="s">
         <v>11</v>
       </c>
       <c r="D37" s="2">
         <v>43830</v>
       </c>
       <c r="E37" s="3">
         <v>2019</v>
       </c>
       <c r="F37">
         <v>43.77438</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>6</v>
       </c>
       <c r="B38" t="s">
         <v>7</v>
       </c>
       <c r="C38" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D38" s="2">
         <v>44196</v>
       </c>
       <c r="E38" s="3">
         <v>2020</v>
       </c>
       <c r="F38">
-        <v>48.112021</v>
+        <v>44.449463</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>6</v>
       </c>
       <c r="B39" t="s">
         <v>7</v>
       </c>
       <c r="C39" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D39" s="2">
         <v>44196</v>
       </c>
       <c r="E39" s="3">
         <v>2020</v>
       </c>
       <c r="F39">
-        <v>44.449463</v>
+        <v>48.112021</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>6</v>
       </c>
       <c r="B40" t="s">
         <v>7</v>
       </c>
       <c r="C40" t="s">
         <v>10</v>
       </c>
       <c r="D40" s="2">
         <v>44561</v>
       </c>
       <c r="E40" s="3">
         <v>2021</v>
       </c>
       <c r="F40">
         <v>48.684574</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>6</v>
@@ -1275,120 +1275,120 @@
       </c>
       <c r="B43" t="s">
         <v>7</v>
       </c>
       <c r="C43" t="s">
         <v>11</v>
       </c>
       <c r="D43" s="2">
         <v>44926</v>
       </c>
       <c r="E43" s="3">
         <v>2022</v>
       </c>
       <c r="F43">
         <v>46.234797</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>6</v>
       </c>
       <c r="B44" t="s">
         <v>7</v>
       </c>
       <c r="C44" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D44" s="2">
         <v>45291</v>
       </c>
       <c r="E44" s="3">
         <v>2023</v>
       </c>
       <c r="F44">
-        <v>46.947993</v>
+        <v>50.166121</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>6</v>
       </c>
       <c r="B45" t="s">
         <v>7</v>
       </c>
       <c r="C45" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D45" s="2">
         <v>45291</v>
       </c>
       <c r="E45" s="3">
         <v>2023</v>
       </c>
       <c r="F45">
-        <v>50.166121</v>
+        <v>46.947993</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>6</v>
       </c>
       <c r="B46" t="s">
         <v>7</v>
       </c>
       <c r="C46" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D46" s="2">
         <v>45657</v>
       </c>
       <c r="E46" s="3">
         <v>2024</v>
       </c>
       <c r="F46">
-        <v>47.726599</v>
+        <v>50.717525</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>6</v>
       </c>
       <c r="B47" t="s">
         <v>7</v>
       </c>
       <c r="C47" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D47" s="2">
         <v>45657</v>
       </c>
       <c r="E47" s="3">
         <v>2024</v>
       </c>
       <c r="F47">
-        <v>50.717525</v>
+        <v>47.726599</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>6</v>
       </c>
       <c r="B48" t="s">
         <v>7</v>
       </c>
       <c r="C48" t="s">
         <v>11</v>
       </c>
       <c r="D48" s="2">
         <v>46022</v>
       </c>
       <c r="E48" s="3">
         <v>2025</v>
       </c>
       <c r="F48">
         <v>48.540476</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>6</v>