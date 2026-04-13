--- v1 (2026-01-06)
+++ v2 (2026-04-13)
@@ -1115,280 +1115,280 @@
       </c>
       <c r="B35" t="s">
         <v>7</v>
       </c>
       <c r="C35" t="s">
         <v>10</v>
       </c>
       <c r="D35" s="2">
         <v>43465</v>
       </c>
       <c r="E35" s="3">
         <v>2018</v>
       </c>
       <c r="F35">
         <v>84.4</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>6</v>
       </c>
       <c r="B36" t="s">
         <v>7</v>
       </c>
       <c r="C36" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D36" s="2">
         <v>43830</v>
       </c>
       <c r="E36" s="3">
         <v>2019</v>
       </c>
       <c r="F36">
-        <v>84.7</v>
+        <v>88.357050</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>6</v>
       </c>
       <c r="B37" t="s">
         <v>7</v>
       </c>
       <c r="C37" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D37" s="2">
         <v>43830</v>
       </c>
       <c r="E37" s="3">
         <v>2019</v>
       </c>
       <c r="F37">
-        <v>88.357050</v>
+        <v>84.7</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>6</v>
       </c>
       <c r="B38" t="s">
         <v>7</v>
       </c>
       <c r="C38" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D38" s="2">
         <v>44196</v>
       </c>
       <c r="E38" s="3">
         <v>2020</v>
       </c>
       <c r="F38">
-        <v>85.952427</v>
+        <v>89.064559</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>6</v>
       </c>
       <c r="B39" t="s">
         <v>7</v>
       </c>
       <c r="C39" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D39" s="2">
         <v>44196</v>
       </c>
       <c r="E39" s="3">
         <v>2020</v>
       </c>
       <c r="F39">
-        <v>89.064559</v>
+        <v>85.952427</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>6</v>
       </c>
       <c r="B40" t="s">
         <v>7</v>
       </c>
       <c r="C40" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D40" s="2">
         <v>44561</v>
       </c>
       <c r="E40" s="3">
         <v>2021</v>
       </c>
       <c r="F40">
-        <v>89.532020</v>
+        <v>86.5</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>6</v>
       </c>
       <c r="B41" t="s">
         <v>7</v>
       </c>
       <c r="C41" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D41" s="2">
         <v>44561</v>
       </c>
       <c r="E41" s="3">
         <v>2021</v>
       </c>
       <c r="F41">
-        <v>86.5</v>
+        <v>89.532020</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>6</v>
       </c>
       <c r="B42" t="s">
         <v>7</v>
       </c>
       <c r="C42" t="s">
         <v>11</v>
       </c>
       <c r="D42" s="2">
         <v>44926</v>
       </c>
       <c r="E42" s="3">
         <v>2022</v>
       </c>
       <c r="F42">
         <v>89.918888</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>6</v>
       </c>
       <c r="B43" t="s">
         <v>7</v>
       </c>
       <c r="C43" t="s">
         <v>10</v>
       </c>
       <c r="D43" s="2">
         <v>44926</v>
       </c>
       <c r="E43" s="3">
         <v>2022</v>
       </c>
       <c r="F43">
         <v>85.310222</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>6</v>
       </c>
       <c r="B44" t="s">
         <v>7</v>
       </c>
       <c r="C44" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D44" s="2">
         <v>45291</v>
       </c>
       <c r="E44" s="3">
         <v>2023</v>
       </c>
       <c r="F44">
-        <v>87.455621</v>
+        <v>85.6</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>6</v>
       </c>
       <c r="B45" t="s">
         <v>7</v>
       </c>
       <c r="C45" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D45" s="2">
         <v>45291</v>
       </c>
       <c r="E45" s="3">
         <v>2023</v>
       </c>
       <c r="F45">
-        <v>85.6</v>
+        <v>87.455621</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>6</v>
       </c>
       <c r="B46" t="s">
         <v>7</v>
       </c>
       <c r="C46" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D46" s="2">
         <v>45657</v>
       </c>
       <c r="E46" s="3">
         <v>2024</v>
       </c>
       <c r="F46">
-        <v>84.114609</v>
+        <v>86.982248</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>6</v>
       </c>
       <c r="B47" t="s">
         <v>7</v>
       </c>
       <c r="C47" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D47" s="2">
         <v>45657</v>
       </c>
       <c r="E47" s="3">
         <v>2024</v>
       </c>
       <c r="F47">
-        <v>86.982248</v>
+        <v>84.114609</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>6</v>
       </c>
       <c r="B48" t="s">
         <v>7</v>
       </c>
       <c r="C48" t="s">
         <v>11</v>
       </c>
       <c r="D48" s="2">
         <v>46022</v>
       </c>
       <c r="E48" s="3">
         <v>2025</v>
       </c>
       <c r="F48">
         <v>87.471526</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>6</v>