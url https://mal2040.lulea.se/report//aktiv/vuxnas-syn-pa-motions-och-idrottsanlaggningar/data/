--- v0 (2026-05-27)
+++ v1 (2026-07-12)
@@ -675,120 +675,120 @@
       </c>
       <c r="B13" t="s">
         <v>7</v>
       </c>
       <c r="C13" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2">
         <v>44561</v>
       </c>
       <c r="E13" s="3">
         <v>2021</v>
       </c>
       <c r="F13">
         <v>78.9</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>6</v>
       </c>
       <c r="B14" t="s">
         <v>7</v>
       </c>
       <c r="C14" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D14" s="2">
         <v>44926</v>
       </c>
       <c r="E14" s="3">
         <v>2022</v>
       </c>
       <c r="F14">
-        <v>80.3</v>
+        <v>78.9</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>6</v>
       </c>
       <c r="B15" t="s">
         <v>7</v>
       </c>
       <c r="C15" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D15" s="2">
         <v>44926</v>
       </c>
       <c r="E15" s="3">
         <v>2022</v>
       </c>
       <c r="F15">
-        <v>78.9</v>
+        <v>80.3</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>6</v>
       </c>
       <c r="B16" t="s">
         <v>7</v>
       </c>
       <c r="C16" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D16" s="2">
         <v>45291</v>
       </c>
       <c r="E16" s="3">
         <v>2023</v>
       </c>
       <c r="F16">
-        <v>84.5</v>
+        <v>78.8</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>6</v>
       </c>
       <c r="B17" t="s">
         <v>7</v>
       </c>
       <c r="C17" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D17" s="2">
         <v>45291</v>
       </c>
       <c r="E17" s="3">
         <v>2023</v>
       </c>
       <c r="F17">
-        <v>78.8</v>
+        <v>84.5</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>6</v>
       </c>
       <c r="B18" t="s">
         <v>7</v>
       </c>
       <c r="C18" t="s">
         <v>10</v>
       </c>
       <c r="D18" s="2">
         <v>45657</v>
       </c>
       <c r="E18" s="3">
         <v>2024</v>
       </c>
       <c r="F18">
         <v>82.4</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>6</v>