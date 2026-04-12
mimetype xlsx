--- v1 (2026-01-05)
+++ v2 (2026-04-12)
@@ -755,80 +755,80 @@
       </c>
       <c r="B17" t="s">
         <v>7</v>
       </c>
       <c r="C17" t="s">
         <v>11</v>
       </c>
       <c r="D17" s="2">
         <v>45291</v>
       </c>
       <c r="E17" s="3">
         <v>2023</v>
       </c>
       <c r="F17">
         <v>78.8</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>6</v>
       </c>
       <c r="B18" t="s">
         <v>7</v>
       </c>
       <c r="C18" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D18" s="2">
         <v>45657</v>
       </c>
       <c r="E18" s="3">
         <v>2024</v>
       </c>
       <c r="F18">
-        <v>79.8</v>
+        <v>82.4</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>6</v>
       </c>
       <c r="B19" t="s">
         <v>7</v>
       </c>
       <c r="C19" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D19" s="2">
         <v>45657</v>
       </c>
       <c r="E19" s="3">
         <v>2024</v>
       </c>
       <c r="F19">
-        <v>82.4</v>
+        <v>79.8</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>6</v>
       </c>
       <c r="B20" t="s">
         <v>7</v>
       </c>
       <c r="C20" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="2">
         <v>46022</v>
       </c>
       <c r="E20" s="3">
         <v>2025</v>
       </c>
       <c r="F20">
         <v>81.5</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>6</v>