--- v1 (2026-01-02)
+++ v2 (2026-04-12)
@@ -675,160 +675,160 @@
       </c>
       <c r="B13" t="s">
         <v>7</v>
       </c>
       <c r="C13" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2">
         <v>44561</v>
       </c>
       <c r="E13" s="3">
         <v>2021</v>
       </c>
       <c r="F13">
         <v>80.2</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>6</v>
       </c>
       <c r="B14" t="s">
         <v>7</v>
       </c>
       <c r="C14" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D14" s="2">
         <v>44926</v>
       </c>
       <c r="E14" s="3">
         <v>2022</v>
       </c>
       <c r="F14">
-        <v>81.7</v>
+        <v>65.9</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>6</v>
       </c>
       <c r="B15" t="s">
         <v>7</v>
       </c>
       <c r="C15" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D15" s="2">
         <v>44926</v>
       </c>
       <c r="E15" s="3">
         <v>2022</v>
       </c>
       <c r="F15">
-        <v>65.9</v>
+        <v>81.7</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>6</v>
       </c>
       <c r="B16" t="s">
         <v>7</v>
       </c>
       <c r="C16" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="2">
         <v>45291</v>
       </c>
       <c r="E16" s="3">
         <v>2023</v>
       </c>
       <c r="F16">
         <v>65.9</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>6</v>
       </c>
       <c r="B17" t="s">
         <v>7</v>
       </c>
       <c r="C17" t="s">
         <v>11</v>
       </c>
       <c r="D17" s="2">
         <v>45291</v>
       </c>
       <c r="E17" s="3">
         <v>2023</v>
       </c>
       <c r="F17">
         <v>78.6</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>6</v>
       </c>
       <c r="B18" t="s">
         <v>7</v>
       </c>
       <c r="C18" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D18" s="2">
         <v>45657</v>
       </c>
       <c r="E18" s="3">
         <v>2024</v>
       </c>
       <c r="F18">
-        <v>83</v>
+        <v>64.5</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>6</v>
       </c>
       <c r="B19" t="s">
         <v>7</v>
       </c>
       <c r="C19" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D19" s="2">
         <v>45657</v>
       </c>
       <c r="E19" s="3">
         <v>2024</v>
       </c>
       <c r="F19">
-        <v>64.5</v>
+        <v>83</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>6</v>
       </c>
       <c r="B20" t="s">
         <v>7</v>
       </c>
       <c r="C20" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="2">
         <v>46022</v>
       </c>
       <c r="E20" s="3">
         <v>2025</v>
       </c>
       <c r="F20">
         <v>64.7</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>6</v>