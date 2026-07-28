--- v0 (2026-05-25)
+++ v1 (2026-07-28)
@@ -795,71 +795,71 @@
       </c>
       <c r="B19" t="s">
         <v>7</v>
       </c>
       <c r="C19" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="2">
         <v>42369</v>
       </c>
       <c r="E19" s="3">
         <v>2015</v>
       </c>
       <c r="F19">
         <v>14</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>6</v>
       </c>
       <c r="B20" t="s">
         <v>7</v>
       </c>
       <c r="C20" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D20" s="2">
         <v>42735</v>
       </c>
       <c r="E20" s="3">
         <v>2016</v>
       </c>
       <c r="F20">
         <v>14</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>6</v>
       </c>
       <c r="B21" t="s">
         <v>7</v>
       </c>
       <c r="C21" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D21" s="2">
         <v>42735</v>
       </c>
       <c r="E21" s="3">
         <v>2016</v>
       </c>
       <c r="F21">
         <v>14</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>6</v>
       </c>
       <c r="B22" t="s">
         <v>7</v>
       </c>
       <c r="C22" t="s">
         <v>11</v>
       </c>
       <c r="D22" s="2">
         <v>43465</v>
       </c>
       <c r="E22" s="3">